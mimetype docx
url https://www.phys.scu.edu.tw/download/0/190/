--- v0 (2026-05-01)
+++ v1 (2026-07-02)
@@ -8,51 +8,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="755E8A65" w14:textId="3201C73F" w:rsidR="0090464E" w:rsidRPr="00B07EE9" w:rsidRDefault="00004A58" w:rsidP="00B07EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="13800"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00004A58">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>校際</w:t>
       </w:r>
       <w:r w:rsidR="00E45620" w:rsidRPr="00B07EE9">
@@ -957,51 +957,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>advisor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="402DF7B0" w14:textId="77777777" w:rsidR="00E60B95" w:rsidRDefault="00E60B95" w:rsidP="00FD44ED">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3E84015D" w14:textId="77777777" w:rsidR="00E60B95" w:rsidRPr="00447237" w:rsidRDefault="00B7178D" w:rsidP="00FD44ED">
+          <w:p w14:paraId="3E84015D" w14:textId="77777777" w:rsidR="00E60B95" w:rsidRPr="00447237" w:rsidRDefault="00000000" w:rsidP="00FD44ED">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidR="00447237" w:rsidRPr="00447237">
                 <w:rPr>
                   <w:rStyle w:val="aa"/>
                   <w:rFonts w:eastAsia="標楷體"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>http://phys170.phy.ntnu.edu.tw/graduate/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6935323C" w14:textId="77777777" w:rsidR="00447237" w:rsidRPr="00801F84" w:rsidRDefault="00447237" w:rsidP="00FD44ED">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -1252,59 +1252,59 @@
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Registration number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16ACDA1E" w14:textId="77777777" w:rsidR="00BA783C" w:rsidRDefault="00BA783C" w:rsidP="00987A51">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00386E58" w14:textId="77777777" w:rsidR="00F34634" w:rsidRDefault="00F34634" w:rsidP="00987A51">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00F34634" w:rsidSect="00FD44ED">
+        <w:sectPr w:rsidR="00F34634" w:rsidSect="006C1397">
           <w:headerReference w:type="even" r:id="rId8"/>
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="even" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-          <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="850" w:footer="567" w:gutter="0"/>
+          <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FEDD75A" w14:textId="4A9ECCA6" w:rsidR="00F34634" w:rsidRPr="00AE5727" w:rsidRDefault="00F34634" w:rsidP="00F34634">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="450" w:left="1080"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5727">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -3189,60 +3189,60 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE5727">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F34634" w:rsidRPr="00AE5727" w:rsidSect="00AE5727">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DED71C5" w14:textId="77777777" w:rsidR="00B7178D" w:rsidRDefault="00B7178D" w:rsidP="009C60C3">
+    <w:p w14:paraId="1719B3DC" w14:textId="77777777" w:rsidR="00AC040B" w:rsidRDefault="00AC040B" w:rsidP="009C60C3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4987BC3A" w14:textId="77777777" w:rsidR="00B7178D" w:rsidRDefault="00B7178D" w:rsidP="009C60C3">
+    <w:p w14:paraId="6F46983C" w14:textId="77777777" w:rsidR="00AC040B" w:rsidRDefault="00AC040B" w:rsidP="009C60C3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -3263,239 +3263,242 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2194E3F3" w14:textId="77777777" w:rsidR="00B92D13" w:rsidRDefault="00B92D13">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="10B4B6F1" w14:textId="20CF8649" w:rsidR="002A5C5A" w:rsidRDefault="002A5C5A" w:rsidP="00744964">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>PGS12</w:t>
     </w:r>
     <w:r w:rsidR="00145F3B">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidR="00145F3B" w:rsidRPr="00145F3B">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>校際</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7FDAF577" w14:textId="7EFCEE33" w:rsidR="001641D0" w:rsidRDefault="00D61BEB" w:rsidP="001641D0">
+  <w:p w14:paraId="7FDAF577" w14:textId="3DEB8684" w:rsidR="001641D0" w:rsidRDefault="00D61BEB" w:rsidP="001641D0">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00145F3B">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00AE5727">
-      <w:t>4</w:t>
+    <w:r w:rsidR="006C1397">
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00145F3B">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00B92D13">
+    <w:r w:rsidR="006C1397">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="001641D0">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>版</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6F61A40A" w14:textId="77777777" w:rsidR="00B92D13" w:rsidRDefault="00B92D13">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="421DC32B" w14:textId="77777777" w:rsidR="00B7178D" w:rsidRDefault="00B7178D" w:rsidP="009C60C3">
+    <w:p w14:paraId="3DCDF20B" w14:textId="77777777" w:rsidR="00AC040B" w:rsidRDefault="00AC040B" w:rsidP="009C60C3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A985D12" w14:textId="77777777" w:rsidR="00B7178D" w:rsidRDefault="00B7178D" w:rsidP="009C60C3">
+    <w:p w14:paraId="36298E1B" w14:textId="77777777" w:rsidR="00AC040B" w:rsidRDefault="00AC040B" w:rsidP="009C60C3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3C8105E5" w14:textId="77777777" w:rsidR="00C6285B" w:rsidRDefault="00B7178D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3C8105E5" w14:textId="77777777" w:rsidR="00C6285B" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="406D095E">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark112222797" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:418.8pt;height:418.8pt;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+        <v:shape id="WordPictureWatermark112222797" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:418.8pt;height:418.8pt;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="phy_logo" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7776DD40" w14:textId="77777777" w:rsidR="002A5C5A" w:rsidRPr="00BD4683" w:rsidRDefault="00B7178D" w:rsidP="00FD44ED">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7776DD40" w14:textId="77777777" w:rsidR="002A5C5A" w:rsidRPr="00BD4683" w:rsidRDefault="00000000" w:rsidP="00FD44ED">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
         <w:noProof/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
         <w:noProof/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:pict w14:anchorId="320D3271">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark112222798" o:spid="_x0000_s2051" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:418.8pt;height:418.8pt;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+        <v:shape id="WordPictureWatermark112222798" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:418.8pt;height:418.8pt;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="phy_logo" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00987A51" w:rsidRPr="00BD4683">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:noProof/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>國立臺灣師範大學物理學系</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2612CDDF" w14:textId="77777777" w:rsidR="00744964" w:rsidRPr="000F553C" w:rsidRDefault="00744964" w:rsidP="00FD44ED">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -3580,133 +3583,133 @@
       <w:t>Department of Physics</w:t>
     </w:r>
     <w:r w:rsidR="00B07EE9" w:rsidRPr="000F553C">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="000F553C">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> National Taiwan Normal University</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6012F6F7" w14:textId="77777777" w:rsidR="00C6285B" w:rsidRDefault="00B7178D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6012F6F7" w14:textId="77777777" w:rsidR="00C6285B" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3A3945A6">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark112222796" o:spid="_x0000_s2049" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:418.8pt;height:418.8pt;z-index:-251659264;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+        <v:shape id="WordPictureWatermark112222796" o:spid="_x0000_s1025" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:418.8pt;height:418.8pt;z-index:-251659264;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="phy_logo" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5EA59E25" w14:textId="77777777" w:rsidR="00F34634" w:rsidRPr="003E40B7" w:rsidRDefault="00B7178D" w:rsidP="003E40B7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5EA59E25" w14:textId="77777777" w:rsidR="00F34634" w:rsidRPr="003E40B7" w:rsidRDefault="00000000" w:rsidP="003E40B7">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
         <w:noProof/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
         <w:noProof/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:pict w14:anchorId="4231C1B4">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2052" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:418.8pt;height:418.8pt;z-index:-251654144;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+        <v:shape id="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:418.8pt;height:418.8pt;z-index:-251654144;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="phy_logo" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00F34634" w:rsidRPr="00BD4683">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:noProof/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>國立臺灣師範大學物理學系</w:t>
     </w:r>
     <w:r w:rsidR="003E40B7">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:noProof/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>推薦函格式</w:t>
     </w:r>
@@ -3762,51 +3765,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="3190875" cy="3190875"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56CC1B16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB2CE45A"/>
     <w:lvl w:ilvl="0" w:tplc="7FA203AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -3875,196 +3878,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1996565248">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2053"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B30C8"/>
     <w:rsid w:val="00004A58"/>
     <w:rsid w:val="00041E5C"/>
     <w:rsid w:val="000622C2"/>
     <w:rsid w:val="000B7468"/>
+    <w:rsid w:val="000C095B"/>
     <w:rsid w:val="000F553C"/>
     <w:rsid w:val="0011098A"/>
     <w:rsid w:val="00120B0B"/>
     <w:rsid w:val="00136170"/>
     <w:rsid w:val="00145F3B"/>
     <w:rsid w:val="001641D0"/>
     <w:rsid w:val="001779A4"/>
     <w:rsid w:val="001A41A4"/>
     <w:rsid w:val="001D3480"/>
     <w:rsid w:val="00234498"/>
     <w:rsid w:val="002A5C5A"/>
     <w:rsid w:val="00306D6E"/>
     <w:rsid w:val="0030702C"/>
     <w:rsid w:val="00312E6F"/>
     <w:rsid w:val="003A0B45"/>
     <w:rsid w:val="003E40B7"/>
     <w:rsid w:val="00413562"/>
     <w:rsid w:val="00421B50"/>
     <w:rsid w:val="00447237"/>
     <w:rsid w:val="004A43D2"/>
     <w:rsid w:val="004B1252"/>
     <w:rsid w:val="004E4884"/>
     <w:rsid w:val="00584999"/>
     <w:rsid w:val="005E5FE4"/>
     <w:rsid w:val="005F22FC"/>
+    <w:rsid w:val="006C1397"/>
     <w:rsid w:val="006C6B0F"/>
+    <w:rsid w:val="00702B53"/>
     <w:rsid w:val="00744964"/>
     <w:rsid w:val="007A4138"/>
     <w:rsid w:val="00801F84"/>
     <w:rsid w:val="008053E7"/>
     <w:rsid w:val="00891F6D"/>
     <w:rsid w:val="008B2210"/>
     <w:rsid w:val="008B30C8"/>
     <w:rsid w:val="008B5AAC"/>
     <w:rsid w:val="0090464E"/>
     <w:rsid w:val="00924F9C"/>
     <w:rsid w:val="00926DCD"/>
     <w:rsid w:val="00936226"/>
     <w:rsid w:val="00987A51"/>
     <w:rsid w:val="009B0593"/>
     <w:rsid w:val="009C60C3"/>
     <w:rsid w:val="009E6EC6"/>
     <w:rsid w:val="00A011F2"/>
     <w:rsid w:val="00A035F9"/>
     <w:rsid w:val="00A33597"/>
     <w:rsid w:val="00A35AA5"/>
     <w:rsid w:val="00A85D1B"/>
+    <w:rsid w:val="00AC040B"/>
     <w:rsid w:val="00AE5727"/>
     <w:rsid w:val="00B07EE9"/>
     <w:rsid w:val="00B176E5"/>
     <w:rsid w:val="00B7178D"/>
     <w:rsid w:val="00B92D13"/>
     <w:rsid w:val="00BA783C"/>
     <w:rsid w:val="00BD4683"/>
     <w:rsid w:val="00BD4CAA"/>
     <w:rsid w:val="00C6285B"/>
     <w:rsid w:val="00C855B8"/>
     <w:rsid w:val="00C867AE"/>
     <w:rsid w:val="00D2663D"/>
     <w:rsid w:val="00D61BEB"/>
     <w:rsid w:val="00D70722"/>
     <w:rsid w:val="00D84AF3"/>
     <w:rsid w:val="00DA204C"/>
     <w:rsid w:val="00E45620"/>
     <w:rsid w:val="00E60B95"/>
     <w:rsid w:val="00F04269"/>
     <w:rsid w:val="00F34634"/>
     <w:rsid w:val="00F36AFC"/>
     <w:rsid w:val="00FA510C"/>
     <w:rsid w:val="00FD44ED"/>
     <w:rsid w:val="00FE44C7"/>
     <w:rsid w:val="00FF7906"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2053"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5FAD0A69"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{48EC785B-96B7-416E-BB81-73FDE7C8044B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4858,53 +4865,53 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>256</Words>
-  <Characters>1465</Characters>
+  <Characters>1464</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company> </Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1718</CharactersWithSpaces>
+  <CharactersWithSpaces>1717</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>國立台灣師範大學物理學系</dc:title>
   <dc:subject/>
   <dc:creator>phy113</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>